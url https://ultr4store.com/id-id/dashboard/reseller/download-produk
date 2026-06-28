--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -761,56 +761,50 @@
   <si>
     <t>PLN 1.000.000</t>
   </si>
   <si>
     <t>PM100</t>
   </si>
   <si>
     <t>PUBG MOBILE</t>
   </si>
   <si>
     <t>100 Unknown Cash</t>
   </si>
   <si>
     <t>PM120</t>
   </si>
   <si>
     <t>120 Unknown Cash</t>
   </si>
   <si>
     <t>PM131</t>
   </si>
   <si>
     <t>131 Unknown Cash</t>
   </si>
   <si>
-    <t>PM15</t>
-[...4 lines deleted...]
-  <si>
     <t>PM175</t>
   </si>
   <si>
     <t>175 Unknown Cash</t>
   </si>
   <si>
     <t>PM200</t>
   </si>
   <si>
     <t>200 Unknown Cash</t>
   </si>
   <si>
     <t>PM225</t>
   </si>
   <si>
     <t>225 Unknown Cash</t>
   </si>
   <si>
     <t>PM25</t>
   </si>
   <si>
     <t>25 Unknown Cash</t>
   </si>
   <si>
     <t>PM250</t>
@@ -875,110 +869,98 @@
   <si>
     <t>700 Unknown Cash</t>
   </si>
   <si>
     <t>PM80</t>
   </si>
   <si>
     <t>80 Unknown Cash</t>
   </si>
   <si>
     <t>SD1</t>
   </si>
   <si>
     <t>SMARTFREN</t>
   </si>
   <si>
     <t>Smartfren Data 1 GB 3 Hari</t>
   </si>
   <si>
     <t>SD1.5</t>
   </si>
   <si>
     <t>Smartfren Data 1.5 GB 7 Hari</t>
   </si>
   <si>
-    <t>SD10</t>
-[...4 lines deleted...]
-  <si>
     <t>SD14</t>
   </si>
   <si>
     <t>Smartfren Data 14 GB 30 Hari</t>
   </si>
   <si>
     <t>SD2.5</t>
   </si>
   <si>
     <t>Smartfren Data 2.5 GB 7 Hari</t>
   </si>
   <si>
     <t>SD3</t>
   </si>
   <si>
     <t>Smartfren Data 3 GB 5 Hari</t>
   </si>
   <si>
     <t>SD32</t>
   </si>
   <si>
     <t>Smartfren Data 32 GB 30 Hari</t>
   </si>
   <si>
     <t>SD4</t>
   </si>
   <si>
     <t>Smartfren Data 4 GB 5 Hari</t>
   </si>
   <si>
     <t>SD4.4</t>
   </si>
   <si>
     <t>Smartfren Data 4 GB Utama 14 Hari</t>
   </si>
   <si>
-    <t>TD1</t>
+    <t>TD10</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>TD12</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
-    <t>Tri Data 1 GB + 1.5 GB (01-09) 1 Hari</t>
-[...10 lines deleted...]
-  <si>
     <t>Tri Data 12 GB / 30 Hari</t>
   </si>
   <si>
     <t>TD15</t>
   </si>
   <si>
     <t>Telkomsel Data 15 GB 30 Hari</t>
   </si>
   <si>
     <t>TD2.5</t>
   </si>
   <si>
     <t>Telkomsel Data 2.5 GB 3 Hari</t>
   </si>
   <si>
     <t>TD2.75</t>
   </si>
   <si>
     <t>Tri Data 2.75 GB 7 Hari</t>
   </si>
   <si>
     <t>TD20</t>
   </si>
   <si>
     <t>Tri Data 20 GB / 30 Hari</t>
@@ -1484,62 +1466,50 @@
   <si>
     <t>GI300</t>
   </si>
   <si>
     <t>300+30 Genesis Crystals</t>
   </si>
   <si>
     <t>GI3280</t>
   </si>
   <si>
     <t>3280+600 Genesis Crystals</t>
   </si>
   <si>
     <t>GI60</t>
   </si>
   <si>
     <t>60 Genesis Crystals</t>
   </si>
   <si>
     <t>GI6480</t>
   </si>
   <si>
     <t>6480+1600 Genesis Crystals</t>
   </si>
   <si>
-    <t>GI64802</t>
-[...10 lines deleted...]
-  <si>
     <t>GI64804</t>
   </si>
   <si>
     <t>6480+1600 Genesis Crystals (4x)</t>
   </si>
   <si>
     <t>GI9760</t>
   </si>
   <si>
     <t>9.760+2.200 Genesis Crystals</t>
   </si>
   <si>
     <t>GI980</t>
   </si>
   <si>
     <t>980+110 Genesis Crystals</t>
   </si>
   <si>
     <t>SS1.060K</t>
   </si>
   <si>
     <t>Super Sus</t>
   </si>
   <si>
     <t>1.060 Goldstar (Indonesia)</t>
@@ -1673,56 +1643,50 @@
   <si>
     <t>8.000 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>AB1.5K</t>
   </si>
   <si>
     <t>Arena Breakout</t>
   </si>
   <si>
     <t>1.580 Bonds (Indonesia)</t>
   </si>
   <si>
     <t>AB3.2K</t>
   </si>
   <si>
     <t>3.200 Bonds (Indonesia)</t>
   </si>
   <si>
     <t>AB310</t>
   </si>
   <si>
     <t>310 Bonds (Indonesia)</t>
   </si>
   <si>
-    <t>AB6.5K</t>
-[...4 lines deleted...]
-  <si>
     <t>AB60</t>
   </si>
   <si>
     <t>60 Bonds (Indonesia)</t>
   </si>
   <si>
     <t>AB630</t>
   </si>
   <si>
     <t>630 Bonds (Indonesia)</t>
   </si>
   <si>
     <t>ABAP</t>
   </si>
   <si>
     <t>Kotak Anti Peluru 30 Hari (Indonesia)</t>
   </si>
   <si>
     <t>ABBP</t>
   </si>
   <si>
     <t>Kuartal Battle Pass Premium (3 Bulan) (Indonesia)</t>
   </si>
   <si>
     <t>ABELITE</t>
@@ -2091,50 +2055,56 @@
     <t>2578 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML8040</t>
   </si>
   <si>
     <t>8040 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML8433</t>
   </si>
   <si>
     <t>8433 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML9288</t>
   </si>
   <si>
     <t>9288 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ML9608</t>
   </si>
   <si>
     <t>9608 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>DN1000</t>
+  </si>
+  <si>
+    <t>DANA 1.000.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2443,54 +2413,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I336"/>
+  <dimension ref="A1:I331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H336" sqref="H336"/>
+      <selection activeCell="H331" sqref="H331"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2639,60 +2609,60 @@
       </c>
       <c r="G6" s="2">
         <v>19829</v>
       </c>
       <c r="H6" s="2">
         <v>19640</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>24751</v>
+        <v>23781</v>
       </c>
       <c r="F7" s="2">
-        <v>24751</v>
+        <v>23781</v>
       </c>
       <c r="G7" s="2">
-        <v>24518</v>
+        <v>23557</v>
       </c>
       <c r="H7" s="2">
-        <v>24284</v>
+        <v>23332</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2">
         <v>3911</v>
       </c>
       <c r="F8" s="2">
         <v>3911</v>
       </c>
       <c r="G8" s="2">
@@ -2755,60 +2725,60 @@
       </c>
       <c r="G10" s="2">
         <v>6458</v>
       </c>
       <c r="H10" s="2">
         <v>6396</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2">
-        <v>35424</v>
+        <v>30210</v>
       </c>
       <c r="F11" s="2">
-        <v>35424</v>
+        <v>30210</v>
       </c>
       <c r="G11" s="2">
-        <v>35090</v>
+        <v>29925</v>
       </c>
       <c r="H11" s="2">
-        <v>34756</v>
+        <v>29640</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2">
         <v>6736</v>
       </c>
       <c r="F12" s="2">
         <v>6736</v>
       </c>
       <c r="G12" s="2">
@@ -2871,60 +2841,60 @@
       </c>
       <c r="G14" s="2">
         <v>10085</v>
       </c>
       <c r="H14" s="2">
         <v>9989</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2">
-        <v>11294</v>
+        <v>10811</v>
       </c>
       <c r="F15" s="2">
-        <v>11294</v>
+        <v>10811</v>
       </c>
       <c r="G15" s="2">
-        <v>11188</v>
+        <v>10709</v>
       </c>
       <c r="H15" s="2">
-        <v>11081</v>
+        <v>10607</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="2">
         <v>3127</v>
       </c>
       <c r="F16" s="2">
         <v>3127</v>
       </c>
       <c r="G16" s="2">
@@ -2987,60 +2957,60 @@
       </c>
       <c r="G18" s="2">
         <v>4783</v>
       </c>
       <c r="H18" s="2">
         <v>4737</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="2">
-        <v>7025</v>
+        <v>7098</v>
       </c>
       <c r="F19" s="2">
-        <v>7025</v>
+        <v>7098</v>
       </c>
       <c r="G19" s="2">
-        <v>6958</v>
+        <v>7031</v>
       </c>
       <c r="H19" s="2">
-        <v>6892</v>
+        <v>6964</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="2">
         <v>11358</v>
       </c>
       <c r="F20" s="2">
         <v>11358</v>
       </c>
       <c r="G20" s="2">
@@ -3248,147 +3218,147 @@
       </c>
       <c r="G27" s="2">
         <v>4310</v>
       </c>
       <c r="H27" s="2">
         <v>4269</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="2">
-        <v>40828</v>
+        <v>40728</v>
       </c>
       <c r="F28" s="2">
-        <v>40828</v>
+        <v>40728</v>
       </c>
       <c r="G28" s="2">
-        <v>40443</v>
+        <v>40344</v>
       </c>
       <c r="H28" s="2">
-        <v>40058</v>
+        <v>39960</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="2">
-        <v>5959</v>
+        <v>5835</v>
       </c>
       <c r="F29" s="2">
-        <v>5959</v>
+        <v>5835</v>
       </c>
       <c r="G29" s="2">
-        <v>5903</v>
+        <v>5780</v>
       </c>
       <c r="H29" s="2">
-        <v>5847</v>
+        <v>5725</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="2">
         <v>53716</v>
       </c>
       <c r="F30" s="2">
         <v>53716</v>
       </c>
       <c r="G30" s="2">
         <v>53209</v>
       </c>
       <c r="H30" s="2">
         <v>52702</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="2">
-        <v>60699</v>
+        <v>60550</v>
       </c>
       <c r="F31" s="2">
-        <v>60699</v>
+        <v>60550</v>
       </c>
       <c r="G31" s="2">
-        <v>60126</v>
+        <v>59979</v>
       </c>
       <c r="H31" s="2">
-        <v>59554</v>
+        <v>59408</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E32" s="2">
         <v>7425</v>
       </c>
       <c r="F32" s="2">
         <v>7425</v>
       </c>
       <c r="G32" s="2">
@@ -3422,60 +3392,60 @@
       </c>
       <c r="G33" s="2">
         <v>9332</v>
       </c>
       <c r="H33" s="2">
         <v>9244</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E34" s="2">
-        <v>101980</v>
+        <v>101385</v>
       </c>
       <c r="F34" s="2">
-        <v>101980</v>
+        <v>101385</v>
       </c>
       <c r="G34" s="2">
-        <v>101018</v>
+        <v>100428</v>
       </c>
       <c r="H34" s="2">
-        <v>100056</v>
+        <v>99472</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E35" s="2">
         <v>125877</v>
       </c>
       <c r="F35" s="2">
         <v>125877</v>
       </c>
       <c r="G35" s="2">
@@ -3538,89 +3508,89 @@
       </c>
       <c r="G37" s="2">
         <v>1444</v>
       </c>
       <c r="H37" s="2">
         <v>1430</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="2">
-        <v>13208</v>
+        <v>13049</v>
       </c>
       <c r="F38" s="2">
-        <v>13208</v>
+        <v>13049</v>
       </c>
       <c r="G38" s="2">
-        <v>13083</v>
+        <v>12926</v>
       </c>
       <c r="H38" s="2">
-        <v>12958</v>
+        <v>12802</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="2">
-        <v>132500</v>
+        <v>134478</v>
       </c>
       <c r="F39" s="2">
-        <v>132500</v>
+        <v>134478</v>
       </c>
       <c r="G39" s="2">
-        <v>131250</v>
+        <v>133209</v>
       </c>
       <c r="H39" s="2">
-        <v>130000</v>
+        <v>131941</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E40" s="2">
         <v>18062</v>
       </c>
       <c r="F40" s="2">
         <v>18062</v>
       </c>
       <c r="G40" s="2">
@@ -3857,263 +3827,263 @@
       </c>
       <c r="G48" s="2">
         <v>4200</v>
       </c>
       <c r="H48" s="2">
         <v>4160</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E49" s="2">
-        <v>4489</v>
+        <v>4484</v>
       </c>
       <c r="F49" s="2">
-        <v>4489</v>
+        <v>4484</v>
       </c>
       <c r="G49" s="2">
-        <v>4447</v>
+        <v>4442</v>
       </c>
       <c r="H49" s="2">
-        <v>4404</v>
+        <v>4399</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="2">
-        <v>9540</v>
+        <v>9095</v>
       </c>
       <c r="F50" s="2">
-        <v>9540</v>
+        <v>9095</v>
       </c>
       <c r="G50" s="2">
-        <v>9450</v>
+        <v>9009</v>
       </c>
       <c r="H50" s="2">
-        <v>9360</v>
+        <v>8923</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E51" s="2">
-        <v>107034</v>
+        <v>107511</v>
       </c>
       <c r="F51" s="2">
-        <v>107034</v>
+        <v>107511</v>
       </c>
       <c r="G51" s="2">
-        <v>106024</v>
+        <v>106496</v>
       </c>
       <c r="H51" s="2">
-        <v>105014</v>
+        <v>105482</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="2">
         <v>104437</v>
       </c>
       <c r="F52" s="2">
         <v>104437</v>
       </c>
       <c r="G52" s="2">
         <v>103451</v>
       </c>
       <c r="H52" s="2">
         <v>102466</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="2">
-        <v>17766</v>
+        <v>17739</v>
       </c>
       <c r="F53" s="2">
-        <v>17766</v>
+        <v>17739</v>
       </c>
       <c r="G53" s="2">
-        <v>17598</v>
+        <v>17572</v>
       </c>
       <c r="H53" s="2">
-        <v>17430</v>
+        <v>17404</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="2">
-        <v>212589</v>
+        <v>213299</v>
       </c>
       <c r="F54" s="2">
-        <v>212589</v>
+        <v>213299</v>
       </c>
       <c r="G54" s="2">
-        <v>210584</v>
+        <v>211286</v>
       </c>
       <c r="H54" s="2">
-        <v>208578</v>
+        <v>209274</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="2">
-        <v>20670</v>
+        <v>23288</v>
       </c>
       <c r="F55" s="2">
-        <v>20670</v>
+        <v>23288</v>
       </c>
       <c r="G55" s="2">
-        <v>20475</v>
+        <v>23069</v>
       </c>
       <c r="H55" s="2">
-        <v>20280</v>
+        <v>22849</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="2">
-        <v>27862</v>
+        <v>28196</v>
       </c>
       <c r="F56" s="2">
-        <v>27862</v>
+        <v>28196</v>
       </c>
       <c r="G56" s="2">
-        <v>27599</v>
+        <v>27930</v>
       </c>
       <c r="H56" s="2">
-        <v>27336</v>
+        <v>27664</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="2">
         <v>529709</v>
       </c>
       <c r="F57" s="2">
         <v>529709</v>
       </c>
       <c r="G57" s="2">
@@ -4147,60 +4117,60 @@
       </c>
       <c r="G58" s="2">
         <v>52001</v>
       </c>
       <c r="H58" s="2">
         <v>51506</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="2">
-        <v>154050</v>
+        <v>191850</v>
       </c>
       <c r="F59" s="2">
-        <v>154050</v>
+        <v>191850</v>
       </c>
       <c r="G59" s="2">
-        <v>152597</v>
+        <v>190041</v>
       </c>
       <c r="H59" s="2">
-        <v>151143</v>
+        <v>188231</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="2">
         <v>18454</v>
       </c>
       <c r="F60" s="2">
         <v>18454</v>
       </c>
       <c r="G60" s="2">
@@ -4234,176 +4204,176 @@
       </c>
       <c r="G61" s="2">
         <v>19217</v>
       </c>
       <c r="H61" s="2">
         <v>19034</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="2">
-        <v>29204</v>
+        <v>27841</v>
       </c>
       <c r="F62" s="2">
-        <v>29204</v>
+        <v>27841</v>
       </c>
       <c r="G62" s="2">
-        <v>28929</v>
+        <v>27578</v>
       </c>
       <c r="H62" s="2">
-        <v>28653</v>
+        <v>27316</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="2">
         <v>4828</v>
       </c>
       <c r="F63" s="2">
         <v>4828</v>
       </c>
       <c r="G63" s="2">
         <v>4783</v>
       </c>
       <c r="H63" s="2">
         <v>4737</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="2">
-        <v>43870</v>
+        <v>51410</v>
       </c>
       <c r="F64" s="2">
-        <v>43870</v>
+        <v>51410</v>
       </c>
       <c r="G64" s="2">
-        <v>43456</v>
+        <v>50925</v>
       </c>
       <c r="H64" s="2">
-        <v>43042</v>
+        <v>50440</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="2">
         <v>48499</v>
       </c>
       <c r="F65" s="2">
         <v>48499</v>
       </c>
       <c r="G65" s="2">
         <v>48042</v>
       </c>
       <c r="H65" s="2">
         <v>47584</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="2">
-        <v>62552</v>
+        <v>67148</v>
       </c>
       <c r="F66" s="2">
-        <v>62552</v>
+        <v>67148</v>
       </c>
       <c r="G66" s="2">
-        <v>61962</v>
+        <v>66514</v>
       </c>
       <c r="H66" s="2">
-        <v>61371</v>
+        <v>65881</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="2">
         <v>67280</v>
       </c>
       <c r="F67" s="2">
         <v>67280</v>
       </c>
       <c r="G67" s="2">
@@ -4785,60 +4755,60 @@
       </c>
       <c r="G80" s="2">
         <v>20843</v>
       </c>
       <c r="H80" s="2">
         <v>20644</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E81" s="2">
-        <v>12153</v>
+        <v>12098</v>
       </c>
       <c r="F81" s="2">
-        <v>12153</v>
+        <v>12098</v>
       </c>
       <c r="G81" s="2">
-        <v>12038</v>
+        <v>11984</v>
       </c>
       <c r="H81" s="2">
-        <v>11924</v>
+        <v>11870</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E82" s="2">
         <v>120867</v>
       </c>
       <c r="F82" s="2">
         <v>120867</v>
       </c>
       <c r="G82" s="2">
@@ -4959,118 +4929,118 @@
       </c>
       <c r="G86" s="2">
         <v>5234</v>
       </c>
       <c r="H86" s="2">
         <v>5184</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E87" s="2">
-        <v>71259</v>
+        <v>71994</v>
       </c>
       <c r="F87" s="2">
-        <v>71259</v>
+        <v>71994</v>
       </c>
       <c r="G87" s="2">
-        <v>70586</v>
+        <v>71315</v>
       </c>
       <c r="H87" s="2">
-        <v>69914</v>
+        <v>70636</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E88" s="2">
         <v>94531</v>
       </c>
       <c r="F88" s="2">
         <v>94531</v>
       </c>
       <c r="G88" s="2">
         <v>93639</v>
       </c>
       <c r="H88" s="2">
         <v>92747</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E89" s="2">
-        <v>14795</v>
+        <v>14170</v>
       </c>
       <c r="F89" s="2">
-        <v>14795</v>
+        <v>14170</v>
       </c>
       <c r="G89" s="2">
-        <v>14656</v>
+        <v>14036</v>
       </c>
       <c r="H89" s="2">
-        <v>14516</v>
+        <v>13903</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E90" s="2">
         <v>3302</v>
       </c>
       <c r="F90" s="2">
         <v>3302</v>
       </c>
       <c r="G90" s="2">
@@ -5104,147 +5074,147 @@
       </c>
       <c r="G91" s="2">
         <v>3397</v>
       </c>
       <c r="H91" s="2">
         <v>3364</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E92" s="2">
-        <v>34764</v>
+        <v>34828</v>
       </c>
       <c r="F92" s="2">
-        <v>34764</v>
+        <v>34828</v>
       </c>
       <c r="G92" s="2">
-        <v>34436</v>
+        <v>34500</v>
       </c>
       <c r="H92" s="2">
-        <v>34108</v>
+        <v>34171</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E93" s="2">
-        <v>44786</v>
+        <v>44674</v>
       </c>
       <c r="F93" s="2">
-        <v>44786</v>
+        <v>44674</v>
       </c>
       <c r="G93" s="2">
-        <v>44364</v>
+        <v>44252</v>
       </c>
       <c r="H93" s="2">
-        <v>43941</v>
+        <v>43831</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E94" s="2">
-        <v>5007</v>
+        <v>5021</v>
       </c>
       <c r="F94" s="2">
-        <v>5007</v>
+        <v>5021</v>
       </c>
       <c r="G94" s="2">
-        <v>4960</v>
+        <v>4974</v>
       </c>
       <c r="H94" s="2">
-        <v>4913</v>
+        <v>4926</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E95" s="2">
-        <v>49620</v>
+        <v>49329</v>
       </c>
       <c r="F95" s="2">
-        <v>49620</v>
+        <v>49329</v>
       </c>
       <c r="G95" s="2">
-        <v>49152</v>
+        <v>48864</v>
       </c>
       <c r="H95" s="2">
-        <v>48683</v>
+        <v>48398</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E96" s="2">
         <v>7159</v>
       </c>
       <c r="F96" s="2">
         <v>7159</v>
       </c>
       <c r="G96" s="2">
@@ -5336,60 +5306,60 @@
       </c>
       <c r="G99" s="2">
         <v>76129</v>
       </c>
       <c r="H99" s="2">
         <v>75404</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E100" s="2">
-        <v>82186</v>
+        <v>81706</v>
       </c>
       <c r="F100" s="2">
-        <v>82186</v>
+        <v>81706</v>
       </c>
       <c r="G100" s="2">
-        <v>81411</v>
+        <v>80935</v>
       </c>
       <c r="H100" s="2">
-        <v>80635</v>
+        <v>80164</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E101" s="2">
         <v>91637</v>
       </c>
       <c r="F101" s="2">
         <v>91637</v>
       </c>
       <c r="G101" s="2">
@@ -5771,147 +5741,147 @@
       </c>
       <c r="G114" s="2">
         <v>183531</v>
       </c>
       <c r="H114" s="2">
         <v>181783</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E115" s="2">
-        <v>270327</v>
+        <v>277904</v>
       </c>
       <c r="F115" s="2">
-        <v>270327</v>
+        <v>277904</v>
       </c>
       <c r="G115" s="2">
-        <v>267776</v>
+        <v>275283</v>
       </c>
       <c r="H115" s="2">
-        <v>265226</v>
+        <v>272661</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E116" s="2">
         <v>46340</v>
       </c>
       <c r="F116" s="2">
         <v>46340</v>
       </c>
       <c r="G116" s="2">
         <v>45903</v>
       </c>
       <c r="H116" s="2">
         <v>45466</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E117" s="2">
-        <v>1060583</v>
+        <v>1061617</v>
       </c>
       <c r="F117" s="2">
-        <v>1060583</v>
+        <v>1061617</v>
       </c>
       <c r="G117" s="2">
-        <v>1050578</v>
+        <v>1051601</v>
       </c>
       <c r="H117" s="2">
-        <v>1040572</v>
+        <v>1041586</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="2">
-        <v>33178</v>
+        <v>34991</v>
       </c>
       <c r="F118" s="2">
-        <v>33178</v>
+        <v>34991</v>
       </c>
       <c r="G118" s="2">
-        <v>32865</v>
+        <v>34661</v>
       </c>
       <c r="H118" s="2">
-        <v>32552</v>
+        <v>34330</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="2">
         <v>30106</v>
       </c>
       <c r="F119" s="2">
         <v>30106</v>
       </c>
       <c r="G119" s="2">
@@ -5945,6297 +5915,6152 @@
       </c>
       <c r="G120" s="2">
         <v>47450</v>
       </c>
       <c r="H120" s="2">
         <v>46998</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="2">
-        <v>8909</v>
+        <v>48601</v>
       </c>
       <c r="F121" s="2">
-        <v>8909</v>
+        <v>48601</v>
       </c>
       <c r="G121" s="2">
-        <v>8825</v>
+        <v>48143</v>
       </c>
       <c r="H121" s="2">
-        <v>8741</v>
+        <v>47684</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="2">
-        <v>47945</v>
+        <v>65588</v>
       </c>
       <c r="F122" s="2">
-        <v>47945</v>
+        <v>65588</v>
       </c>
       <c r="G122" s="2">
-        <v>47493</v>
+        <v>64969</v>
       </c>
       <c r="H122" s="2">
-        <v>47040</v>
+        <v>64350</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="2">
-        <v>65588</v>
+        <v>64157</v>
       </c>
       <c r="F123" s="2">
-        <v>65588</v>
+        <v>64157</v>
       </c>
       <c r="G123" s="2">
-        <v>64969</v>
+        <v>63551</v>
       </c>
       <c r="H123" s="2">
-        <v>64350</v>
+        <v>62946</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="2">
-        <v>64157</v>
+        <v>15958</v>
       </c>
       <c r="F124" s="2">
-        <v>64157</v>
+        <v>15958</v>
       </c>
       <c r="G124" s="2">
-        <v>63551</v>
+        <v>15808</v>
       </c>
       <c r="H124" s="2">
-        <v>62946</v>
+        <v>15657</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="2">
-        <v>15958</v>
+        <v>80030</v>
       </c>
       <c r="F125" s="2">
-        <v>15958</v>
+        <v>80030</v>
       </c>
       <c r="G125" s="2">
-        <v>15808</v>
+        <v>79275</v>
       </c>
       <c r="H125" s="2">
-        <v>15657</v>
+        <v>78520</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="2">
-        <v>75154</v>
+        <v>81859</v>
       </c>
       <c r="F126" s="2">
-        <v>75154</v>
+        <v>81859</v>
       </c>
       <c r="G126" s="2">
-        <v>74445</v>
+        <v>81086</v>
       </c>
       <c r="H126" s="2">
-        <v>73736</v>
+        <v>80314</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="2">
-        <v>79934</v>
+        <v>15964</v>
       </c>
       <c r="F127" s="2">
-        <v>79934</v>
+        <v>15964</v>
       </c>
       <c r="G127" s="2">
-        <v>79179</v>
+        <v>15813</v>
       </c>
       <c r="H127" s="2">
-        <v>78425</v>
+        <v>15662</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="2">
-        <v>15063</v>
+        <v>16017</v>
       </c>
       <c r="F128" s="2">
-        <v>15063</v>
+        <v>16017</v>
       </c>
       <c r="G128" s="2">
-        <v>14921</v>
+        <v>15866</v>
       </c>
       <c r="H128" s="2">
-        <v>14778</v>
+        <v>15714</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="2">
-        <v>16017</v>
+        <v>115772</v>
       </c>
       <c r="F129" s="2">
-        <v>16017</v>
+        <v>115772</v>
       </c>
       <c r="G129" s="2">
-        <v>15866</v>
+        <v>114680</v>
       </c>
       <c r="H129" s="2">
-        <v>15714</v>
+        <v>113588</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E130" s="2">
-        <v>112416</v>
+        <v>95437</v>
       </c>
       <c r="F130" s="2">
-        <v>112416</v>
+        <v>95437</v>
       </c>
       <c r="G130" s="2">
-        <v>111356</v>
+        <v>94537</v>
       </c>
       <c r="H130" s="2">
-        <v>110295</v>
+        <v>93636</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>270</v>
+        <v>243</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E131" s="2">
-        <v>95437</v>
+        <v>15053</v>
       </c>
       <c r="F131" s="2">
-        <v>95437</v>
+        <v>15053</v>
       </c>
       <c r="G131" s="2">
-        <v>94537</v>
+        <v>14911</v>
       </c>
       <c r="H131" s="2">
-        <v>93636</v>
+        <v>14769</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E132" s="2">
-        <v>15053</v>
+        <v>154075</v>
       </c>
       <c r="F132" s="2">
-        <v>15053</v>
+        <v>154075</v>
       </c>
       <c r="G132" s="2">
-        <v>14911</v>
+        <v>152622</v>
       </c>
       <c r="H132" s="2">
-        <v>14769</v>
+        <v>151168</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E133" s="2">
-        <v>154075</v>
+        <v>128817</v>
       </c>
       <c r="F133" s="2">
-        <v>154075</v>
+        <v>128817</v>
       </c>
       <c r="G133" s="2">
-        <v>152622</v>
+        <v>127601</v>
       </c>
       <c r="H133" s="2">
-        <v>151168</v>
+        <v>126386</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E134" s="2">
-        <v>127253</v>
+        <v>177603</v>
       </c>
       <c r="F134" s="2">
-        <v>127253</v>
+        <v>177603</v>
       </c>
       <c r="G134" s="2">
-        <v>126053</v>
+        <v>175928</v>
       </c>
       <c r="H134" s="2">
-        <v>124852</v>
+        <v>174252</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E135" s="2">
-        <v>167533</v>
+        <v>32862</v>
       </c>
       <c r="F135" s="2">
-        <v>167533</v>
+        <v>32862</v>
       </c>
       <c r="G135" s="2">
-        <v>165953</v>
+        <v>32552</v>
       </c>
       <c r="H135" s="2">
-        <v>164372</v>
+        <v>32242</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>243</v>
+        <v>281</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E136" s="2">
-        <v>31910</v>
+        <v>6413</v>
       </c>
       <c r="F136" s="2">
-        <v>31910</v>
+        <v>6413</v>
       </c>
       <c r="G136" s="2">
-        <v>31609</v>
+        <v>6353</v>
       </c>
       <c r="H136" s="2">
-        <v>31308</v>
+        <v>6292</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E137" s="2">
-        <v>6413</v>
+        <v>11268</v>
       </c>
       <c r="F137" s="2">
-        <v>6413</v>
+        <v>11268</v>
       </c>
       <c r="G137" s="2">
-        <v>6353</v>
+        <v>11162</v>
       </c>
       <c r="H137" s="2">
-        <v>6292</v>
+        <v>11055</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E138" s="2">
-        <v>11268</v>
+        <v>46455</v>
       </c>
       <c r="F138" s="2">
-        <v>11268</v>
+        <v>46455</v>
       </c>
       <c r="G138" s="2">
-        <v>11162</v>
+        <v>46016</v>
       </c>
       <c r="H138" s="2">
-        <v>11055</v>
+        <v>45578</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E139" s="2">
-        <v>29767</v>
+        <v>15911</v>
       </c>
       <c r="F139" s="2">
-        <v>29767</v>
+        <v>15911</v>
       </c>
       <c r="G139" s="2">
-        <v>29486</v>
+        <v>15761</v>
       </c>
       <c r="H139" s="2">
-        <v>29205</v>
+        <v>15610</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E140" s="2">
-        <v>46455</v>
+        <v>12148</v>
       </c>
       <c r="F140" s="2">
-        <v>46455</v>
+        <v>12148</v>
       </c>
       <c r="G140" s="2">
-        <v>46016</v>
+        <v>12033</v>
       </c>
       <c r="H140" s="2">
-        <v>45578</v>
+        <v>11918</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E141" s="2">
-        <v>15911</v>
+        <v>77486</v>
       </c>
       <c r="F141" s="2">
-        <v>15911</v>
+        <v>77486</v>
       </c>
       <c r="G141" s="2">
-        <v>15761</v>
+        <v>76755</v>
       </c>
       <c r="H141" s="2">
-        <v>15610</v>
+        <v>76024</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E142" s="2">
-        <v>12148</v>
+        <v>14117</v>
       </c>
       <c r="F142" s="2">
-        <v>12148</v>
+        <v>14117</v>
       </c>
       <c r="G142" s="2">
-        <v>12033</v>
+        <v>13984</v>
       </c>
       <c r="H142" s="2">
-        <v>11918</v>
+        <v>13851</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E143" s="2">
-        <v>77486</v>
+        <v>19939</v>
       </c>
       <c r="F143" s="2">
-        <v>77486</v>
+        <v>19939</v>
       </c>
       <c r="G143" s="2">
-        <v>76755</v>
+        <v>19751</v>
       </c>
       <c r="H143" s="2">
-        <v>76024</v>
+        <v>19562</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>283</v>
+        <v>89</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E144" s="2">
-        <v>14140</v>
+        <v>45077</v>
       </c>
       <c r="F144" s="2">
-        <v>14140</v>
+        <v>45077</v>
       </c>
       <c r="G144" s="2">
-        <v>14007</v>
+        <v>44651</v>
       </c>
       <c r="H144" s="2">
-        <v>13874</v>
+        <v>44226</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E145" s="2">
-        <v>19939</v>
+        <v>49529</v>
       </c>
       <c r="F145" s="2">
-        <v>19939</v>
+        <v>49529</v>
       </c>
       <c r="G145" s="2">
-        <v>19751</v>
+        <v>49061</v>
       </c>
       <c r="H145" s="2">
-        <v>19562</v>
+        <v>48594</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E146" s="2">
-        <v>5146</v>
+        <v>51304</v>
       </c>
       <c r="F146" s="2">
-        <v>5146</v>
+        <v>51304</v>
       </c>
       <c r="G146" s="2">
-        <v>5098</v>
+        <v>50820</v>
       </c>
       <c r="H146" s="2">
-        <v>5049</v>
+        <v>50336</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E147" s="2">
-        <v>45077</v>
+        <v>11464</v>
       </c>
       <c r="F147" s="2">
-        <v>45077</v>
+        <v>11464</v>
       </c>
       <c r="G147" s="2">
-        <v>44651</v>
+        <v>11356</v>
       </c>
       <c r="H147" s="2">
-        <v>44226</v>
+        <v>11248</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E148" s="2">
-        <v>53557</v>
+        <v>21121</v>
       </c>
       <c r="F148" s="2">
-        <v>53557</v>
+        <v>21121</v>
       </c>
       <c r="G148" s="2">
-        <v>53051</v>
+        <v>20921</v>
       </c>
       <c r="H148" s="2">
-        <v>52546</v>
+        <v>20722</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>89</v>
+        <v>300</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E149" s="2">
-        <v>51702</v>
+        <v>60447</v>
       </c>
       <c r="F149" s="2">
-        <v>51702</v>
+        <v>60447</v>
       </c>
       <c r="G149" s="2">
-        <v>51214</v>
+        <v>59876</v>
       </c>
       <c r="H149" s="2">
-        <v>50726</v>
+        <v>59306</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E150" s="2">
-        <v>11888</v>
+        <v>28101</v>
       </c>
       <c r="F150" s="2">
-        <v>11888</v>
+        <v>28101</v>
       </c>
       <c r="G150" s="2">
-        <v>11776</v>
+        <v>27836</v>
       </c>
       <c r="H150" s="2">
-        <v>11664</v>
+        <v>27570</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E151" s="2">
-        <v>21121</v>
+        <v>72107</v>
       </c>
       <c r="F151" s="2">
-        <v>21121</v>
+        <v>72107</v>
       </c>
       <c r="G151" s="2">
-        <v>20921</v>
+        <v>71426</v>
       </c>
       <c r="H151" s="2">
-        <v>20722</v>
+        <v>70746</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E152" s="2">
-        <v>58645</v>
+        <v>98221</v>
       </c>
       <c r="F152" s="2">
-        <v>58645</v>
+        <v>98221</v>
       </c>
       <c r="G152" s="2">
-        <v>58091</v>
+        <v>97294</v>
       </c>
       <c r="H152" s="2">
-        <v>57538</v>
+        <v>96367</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E153" s="2">
-        <v>28101</v>
+        <v>30767</v>
       </c>
       <c r="F153" s="2">
-        <v>28101</v>
+        <v>30767</v>
       </c>
       <c r="G153" s="2">
-        <v>27836</v>
+        <v>30476</v>
       </c>
       <c r="H153" s="2">
-        <v>27570</v>
+        <v>30186</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E154" s="2">
-        <v>68927</v>
+        <v>37127</v>
       </c>
       <c r="F154" s="2">
-        <v>68927</v>
+        <v>37127</v>
       </c>
       <c r="G154" s="2">
-        <v>68276</v>
+        <v>36776</v>
       </c>
       <c r="H154" s="2">
-        <v>67626</v>
+        <v>36426</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E155" s="2">
-        <v>98221</v>
+        <v>95957</v>
       </c>
       <c r="F155" s="2">
-        <v>98221</v>
+        <v>95957</v>
       </c>
       <c r="G155" s="2">
-        <v>97294</v>
+        <v>95051</v>
       </c>
       <c r="H155" s="2">
-        <v>96367</v>
+        <v>94146</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E156" s="2">
-        <v>37975</v>
+        <v>37816</v>
       </c>
       <c r="F156" s="2">
-        <v>37975</v>
+        <v>37816</v>
       </c>
       <c r="G156" s="2">
-        <v>37616</v>
+        <v>37459</v>
       </c>
       <c r="H156" s="2">
-        <v>37258</v>
+        <v>37102</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>89</v>
+        <v>300</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E157" s="2">
-        <v>38187</v>
+        <v>103562</v>
       </c>
       <c r="F157" s="2">
-        <v>38187</v>
+        <v>103562</v>
       </c>
       <c r="G157" s="2">
-        <v>37826</v>
+        <v>102585</v>
       </c>
       <c r="H157" s="2">
-        <v>37466</v>
+        <v>101608</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E158" s="2">
-        <v>91717</v>
+        <v>11411</v>
       </c>
       <c r="F158" s="2">
-        <v>91717</v>
+        <v>11411</v>
       </c>
       <c r="G158" s="2">
-        <v>90851</v>
+        <v>11303</v>
       </c>
       <c r="H158" s="2">
-        <v>89986</v>
+        <v>11196</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>89</v>
+        <v>300</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E159" s="2">
-        <v>37047</v>
+        <v>21730</v>
       </c>
       <c r="F159" s="2">
-        <v>37047</v>
+        <v>21730</v>
       </c>
       <c r="G159" s="2">
-        <v>36698</v>
+        <v>21525</v>
       </c>
       <c r="H159" s="2">
-        <v>36348</v>
+        <v>21320</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E160" s="2">
-        <v>103562</v>
+        <v>30602</v>
       </c>
       <c r="F160" s="2">
-        <v>103562</v>
+        <v>30602</v>
       </c>
       <c r="G160" s="2">
-        <v>102585</v>
+        <v>30314</v>
       </c>
       <c r="H160" s="2">
-        <v>101608</v>
+        <v>30025</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E161" s="2">
-        <v>11411</v>
+        <v>41769</v>
       </c>
       <c r="F161" s="2">
-        <v>11411</v>
+        <v>41769</v>
       </c>
       <c r="G161" s="2">
-        <v>11303</v>
+        <v>41375</v>
       </c>
       <c r="H161" s="2">
-        <v>11196</v>
+        <v>40981</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E162" s="2">
-        <v>21730</v>
+        <v>49825</v>
       </c>
       <c r="F162" s="2">
-        <v>21730</v>
+        <v>49825</v>
       </c>
       <c r="G162" s="2">
-        <v>21525</v>
+        <v>49355</v>
       </c>
       <c r="H162" s="2">
-        <v>21320</v>
+        <v>48885</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E163" s="2">
-        <v>30602</v>
+        <v>6169</v>
       </c>
       <c r="F163" s="2">
-        <v>30602</v>
+        <v>6169</v>
       </c>
       <c r="G163" s="2">
-        <v>30314</v>
+        <v>6111</v>
       </c>
       <c r="H163" s="2">
-        <v>30025</v>
+        <v>6053</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E164" s="2">
-        <v>41769</v>
+        <v>62355</v>
       </c>
       <c r="F164" s="2">
-        <v>41769</v>
+        <v>62355</v>
       </c>
       <c r="G164" s="2">
-        <v>41375</v>
+        <v>61766</v>
       </c>
       <c r="H164" s="2">
-        <v>40981</v>
+        <v>61178</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E165" s="2">
-        <v>49825</v>
+        <v>70967</v>
       </c>
       <c r="F165" s="2">
-        <v>49825</v>
+        <v>70967</v>
       </c>
       <c r="G165" s="2">
-        <v>49355</v>
+        <v>70298</v>
       </c>
       <c r="H165" s="2">
-        <v>48885</v>
+        <v>69628</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E166" s="2">
-        <v>6169</v>
+        <v>83164</v>
       </c>
       <c r="F166" s="2">
-        <v>6169</v>
+        <v>83164</v>
       </c>
       <c r="G166" s="2">
-        <v>6111</v>
+        <v>82380</v>
       </c>
       <c r="H166" s="2">
-        <v>6053</v>
+        <v>81595</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E167" s="2">
-        <v>62355</v>
+        <v>91430</v>
       </c>
       <c r="F167" s="2">
-        <v>62355</v>
+        <v>91430</v>
       </c>
       <c r="G167" s="2">
-        <v>61766</v>
+        <v>90568</v>
       </c>
       <c r="H167" s="2">
-        <v>61178</v>
+        <v>89705</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E168" s="2">
-        <v>70967</v>
+        <v>31138</v>
       </c>
       <c r="F168" s="2">
-        <v>70967</v>
+        <v>31138</v>
       </c>
       <c r="G168" s="2">
-        <v>70298</v>
+        <v>30844</v>
       </c>
       <c r="H168" s="2">
-        <v>69628</v>
+        <v>30550</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E169" s="2">
-        <v>83164</v>
+        <v>42103</v>
       </c>
       <c r="F169" s="2">
-        <v>83164</v>
+        <v>42103</v>
       </c>
       <c r="G169" s="2">
-        <v>82380</v>
+        <v>41706</v>
       </c>
       <c r="H169" s="2">
-        <v>81595</v>
+        <v>41309</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>302</v>
+        <v>89</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E170" s="2">
-        <v>91261</v>
+        <v>43222</v>
       </c>
       <c r="F170" s="2">
-        <v>91261</v>
+        <v>43222</v>
       </c>
       <c r="G170" s="2">
-        <v>90400</v>
+        <v>42814</v>
       </c>
       <c r="H170" s="2">
-        <v>89539</v>
+        <v>42406</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E171" s="2">
-        <v>31138</v>
+        <v>62580</v>
       </c>
       <c r="F171" s="2">
-        <v>31138</v>
+        <v>62580</v>
       </c>
       <c r="G171" s="2">
-        <v>30844</v>
+        <v>61990</v>
       </c>
       <c r="H171" s="2">
-        <v>30550</v>
+        <v>61400</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E172" s="2">
-        <v>42103</v>
+        <v>74863</v>
       </c>
       <c r="F172" s="2">
-        <v>42103</v>
+        <v>74863</v>
       </c>
       <c r="G172" s="2">
-        <v>41706</v>
+        <v>74156</v>
       </c>
       <c r="H172" s="2">
-        <v>41309</v>
+        <v>73450</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E173" s="2">
-        <v>43222</v>
+        <v>83820</v>
       </c>
       <c r="F173" s="2">
-        <v>43222</v>
+        <v>83820</v>
       </c>
       <c r="G173" s="2">
-        <v>42814</v>
+        <v>83029</v>
       </c>
       <c r="H173" s="2">
-        <v>42406</v>
+        <v>82238</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E174" s="2">
-        <v>62567</v>
+        <v>96063</v>
       </c>
       <c r="F174" s="2">
-        <v>62567</v>
+        <v>96063</v>
       </c>
       <c r="G174" s="2">
-        <v>61976</v>
+        <v>95156</v>
       </c>
       <c r="H174" s="2">
-        <v>61386</v>
+        <v>94250</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>89</v>
+        <v>361</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E175" s="2">
-        <v>74863</v>
+        <v>164269</v>
       </c>
       <c r="F175" s="2">
-        <v>74863</v>
+        <v>164269</v>
       </c>
       <c r="G175" s="2">
-        <v>74156</v>
+        <v>162720</v>
       </c>
       <c r="H175" s="2">
-        <v>73450</v>
+        <v>161170</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>89</v>
+        <v>361</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E176" s="2">
-        <v>83502</v>
+        <v>1076058</v>
       </c>
       <c r="F176" s="2">
-        <v>83502</v>
+        <v>1076058</v>
       </c>
       <c r="G176" s="2">
-        <v>82714</v>
+        <v>1065906</v>
       </c>
       <c r="H176" s="2">
-        <v>81926</v>
+        <v>1055755</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>89</v>
+        <v>361</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E177" s="2">
-        <v>96063</v>
+        <v>219565</v>
       </c>
       <c r="F177" s="2">
-        <v>96063</v>
+        <v>219565</v>
       </c>
       <c r="G177" s="2">
-        <v>95156</v>
+        <v>217494</v>
       </c>
       <c r="H177" s="2">
-        <v>94250</v>
+        <v>215422</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E178" s="2">
-        <v>164269</v>
+        <v>273765</v>
       </c>
       <c r="F178" s="2">
-        <v>164269</v>
+        <v>273765</v>
       </c>
       <c r="G178" s="2">
-        <v>162720</v>
+        <v>271182</v>
       </c>
       <c r="H178" s="2">
-        <v>161170</v>
+        <v>268600</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E179" s="2">
-        <v>1075370</v>
+        <v>329334</v>
       </c>
       <c r="F179" s="2">
-        <v>1075370</v>
+        <v>329334</v>
       </c>
       <c r="G179" s="2">
-        <v>1065225</v>
+        <v>326227</v>
       </c>
       <c r="H179" s="2">
-        <v>1055080</v>
+        <v>323120</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E180" s="2">
-        <v>219121</v>
+        <v>381276</v>
       </c>
       <c r="F180" s="2">
-        <v>219121</v>
+        <v>381276</v>
       </c>
       <c r="G180" s="2">
-        <v>217054</v>
+        <v>377679</v>
       </c>
       <c r="H180" s="2">
-        <v>214987</v>
+        <v>374082</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E181" s="2">
-        <v>273765</v>
+        <v>496896</v>
       </c>
       <c r="F181" s="2">
-        <v>273765</v>
+        <v>496896</v>
       </c>
       <c r="G181" s="2">
-        <v>271182</v>
+        <v>492209</v>
       </c>
       <c r="H181" s="2">
-        <v>268600</v>
+        <v>487521</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E182" s="2">
-        <v>328518</v>
+        <v>54911</v>
       </c>
       <c r="F182" s="2">
-        <v>328518</v>
+        <v>54911</v>
       </c>
       <c r="G182" s="2">
-        <v>325419</v>
+        <v>54393</v>
       </c>
       <c r="H182" s="2">
-        <v>322320</v>
+        <v>53875</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E183" s="2">
-        <v>380086</v>
+        <v>547889</v>
       </c>
       <c r="F183" s="2">
-        <v>380086</v>
+        <v>547889</v>
       </c>
       <c r="G183" s="2">
-        <v>376501</v>
+        <v>542720</v>
       </c>
       <c r="H183" s="2">
-        <v>372915</v>
+        <v>537551</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E184" s="2">
-        <v>489828</v>
+        <v>657003</v>
       </c>
       <c r="F184" s="2">
-        <v>489828</v>
+        <v>657003</v>
       </c>
       <c r="G184" s="2">
-        <v>485207</v>
+        <v>650805</v>
       </c>
       <c r="H184" s="2">
-        <v>480586</v>
+        <v>644607</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E185" s="2">
-        <v>54744</v>
+        <v>109482</v>
       </c>
       <c r="F185" s="2">
-        <v>54744</v>
+        <v>109482</v>
       </c>
       <c r="G185" s="2">
-        <v>54227</v>
+        <v>108449</v>
       </c>
       <c r="H185" s="2">
-        <v>53711</v>
+        <v>107416</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>367</v>
+        <v>57</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E186" s="2">
-        <v>546177</v>
+        <v>239587</v>
       </c>
       <c r="F186" s="2">
-        <v>546177</v>
+        <v>239587</v>
       </c>
       <c r="G186" s="2">
-        <v>541024</v>
+        <v>237326</v>
       </c>
       <c r="H186" s="2">
-        <v>535871</v>
+        <v>235066</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>367</v>
+        <v>57</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E187" s="2">
-        <v>657200</v>
+        <v>310943</v>
       </c>
       <c r="F187" s="2">
-        <v>657200</v>
+        <v>310943</v>
       </c>
       <c r="G187" s="2">
-        <v>651000</v>
+        <v>308009</v>
       </c>
       <c r="H187" s="2">
-        <v>644800</v>
+        <v>305076</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>367</v>
+        <v>57</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E188" s="2">
-        <v>109575</v>
+        <v>364974</v>
       </c>
       <c r="F188" s="2">
-        <v>109575</v>
+        <v>364974</v>
       </c>
       <c r="G188" s="2">
-        <v>108542</v>
+        <v>361531</v>
       </c>
       <c r="H188" s="2">
-        <v>107508</v>
+        <v>358088</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E189" s="2">
-        <v>256920</v>
+        <v>388401</v>
       </c>
       <c r="F189" s="2">
-        <v>256920</v>
+        <v>388401</v>
       </c>
       <c r="G189" s="2">
-        <v>254496</v>
+        <v>384737</v>
       </c>
       <c r="H189" s="2">
-        <v>252072</v>
+        <v>381073</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E190" s="2">
-        <v>311559</v>
+        <v>428473</v>
       </c>
       <c r="F190" s="2">
-        <v>311559</v>
+        <v>428473</v>
       </c>
       <c r="G190" s="2">
-        <v>308620</v>
+        <v>424431</v>
       </c>
       <c r="H190" s="2">
-        <v>305681</v>
+        <v>420389</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>394</v>
       </c>
       <c r="E191" s="2">
-        <v>367115</v>
+        <v>456198</v>
       </c>
       <c r="F191" s="2">
-        <v>367115</v>
+        <v>456198</v>
       </c>
       <c r="G191" s="2">
-        <v>363652</v>
+        <v>451894</v>
       </c>
       <c r="H191" s="2">
-        <v>360188</v>
+        <v>447590</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E192" s="2">
-        <v>390680</v>
+        <v>477107</v>
       </c>
       <c r="F192" s="2">
-        <v>390680</v>
+        <v>477107</v>
       </c>
       <c r="G192" s="2">
-        <v>386994</v>
+        <v>472606</v>
       </c>
       <c r="H192" s="2">
-        <v>383309</v>
+        <v>468105</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E193" s="2">
-        <v>428712</v>
+        <v>497180</v>
       </c>
       <c r="F193" s="2">
-        <v>428712</v>
+        <v>497180</v>
       </c>
       <c r="G193" s="2">
-        <v>424667</v>
+        <v>492490</v>
       </c>
       <c r="H193" s="2">
-        <v>420623</v>
+        <v>487800</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E194" s="2">
-        <v>455497</v>
+        <v>156748</v>
       </c>
       <c r="F194" s="2">
-        <v>455497</v>
+        <v>156748</v>
       </c>
       <c r="G194" s="2">
-        <v>451200</v>
+        <v>155269</v>
       </c>
       <c r="H194" s="2">
-        <v>446903</v>
+        <v>153790</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E195" s="2">
-        <v>477425</v>
+        <v>204514</v>
       </c>
       <c r="F195" s="2">
-        <v>477425</v>
+        <v>204514</v>
       </c>
       <c r="G195" s="2">
-        <v>472921</v>
+        <v>202585</v>
       </c>
       <c r="H195" s="2">
-        <v>468417</v>
+        <v>200656</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E196" s="2">
-        <v>497180</v>
+        <v>173867</v>
       </c>
       <c r="F196" s="2">
-        <v>497180</v>
+        <v>173867</v>
       </c>
       <c r="G196" s="2">
-        <v>492490</v>
+        <v>172226</v>
       </c>
       <c r="H196" s="2">
-        <v>487800</v>
+        <v>170586</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E197" s="2">
-        <v>156748</v>
+        <v>223546</v>
       </c>
       <c r="F197" s="2">
-        <v>156748</v>
+        <v>223546</v>
       </c>
       <c r="G197" s="2">
-        <v>155269</v>
+        <v>221437</v>
       </c>
       <c r="H197" s="2">
-        <v>153790</v>
+        <v>219328</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E198" s="2">
-        <v>204514</v>
+        <v>233479</v>
       </c>
       <c r="F198" s="2">
-        <v>204514</v>
+        <v>233479</v>
       </c>
       <c r="G198" s="2">
-        <v>202585</v>
+        <v>231276</v>
       </c>
       <c r="H198" s="2">
-        <v>200656</v>
+        <v>229074</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E199" s="2">
-        <v>173867</v>
+        <v>262403</v>
       </c>
       <c r="F199" s="2">
-        <v>173867</v>
+        <v>262403</v>
       </c>
       <c r="G199" s="2">
-        <v>172226</v>
+        <v>259928</v>
       </c>
       <c r="H199" s="2">
-        <v>170586</v>
+        <v>257452</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E200" s="2">
-        <v>223546</v>
+        <v>336617</v>
       </c>
       <c r="F200" s="2">
-        <v>223546</v>
+        <v>336617</v>
       </c>
       <c r="G200" s="2">
-        <v>221437</v>
+        <v>333441</v>
       </c>
       <c r="H200" s="2">
-        <v>219328</v>
+        <v>330266</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E201" s="2">
-        <v>233479</v>
+        <v>42811</v>
       </c>
       <c r="F201" s="2">
-        <v>233479</v>
+        <v>42811</v>
       </c>
       <c r="G201" s="2">
-        <v>231276</v>
+        <v>42407</v>
       </c>
       <c r="H201" s="2">
-        <v>229074</v>
+        <v>42004</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E202" s="2">
-        <v>262403</v>
+        <v>509510</v>
       </c>
       <c r="F202" s="2">
-        <v>262403</v>
+        <v>509510</v>
       </c>
       <c r="G202" s="2">
-        <v>259928</v>
+        <v>504704</v>
       </c>
       <c r="H202" s="2">
-        <v>257452</v>
+        <v>499897</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E203" s="2">
-        <v>341373</v>
+        <v>62287</v>
       </c>
       <c r="F203" s="2">
-        <v>341373</v>
+        <v>62287</v>
       </c>
       <c r="G203" s="2">
-        <v>338153</v>
+        <v>61699</v>
       </c>
       <c r="H203" s="2">
-        <v>334932</v>
+        <v>61111</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E204" s="2">
-        <v>43256</v>
+        <v>706505</v>
       </c>
       <c r="F204" s="2">
-        <v>43256</v>
+        <v>706505</v>
       </c>
       <c r="G204" s="2">
-        <v>42848</v>
+        <v>699840</v>
       </c>
       <c r="H204" s="2">
-        <v>42440</v>
+        <v>693175</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E205" s="2">
-        <v>523391</v>
+        <v>86437</v>
       </c>
       <c r="F205" s="2">
-        <v>523391</v>
+        <v>86437</v>
       </c>
       <c r="G205" s="2">
-        <v>518453</v>
+        <v>85621</v>
       </c>
       <c r="H205" s="2">
-        <v>513516</v>
+        <v>84806</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E206" s="2">
-        <v>64302</v>
+        <v>882831</v>
       </c>
       <c r="F206" s="2">
-        <v>64302</v>
+        <v>882831</v>
       </c>
       <c r="G206" s="2">
-        <v>63695</v>
+        <v>874502</v>
       </c>
       <c r="H206" s="2">
-        <v>63088</v>
+        <v>866173</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E207" s="2">
-        <v>689038</v>
+        <v>111002</v>
       </c>
       <c r="F207" s="2">
-        <v>689038</v>
+        <v>111002</v>
       </c>
       <c r="G207" s="2">
-        <v>682538</v>
+        <v>109955</v>
       </c>
       <c r="H207" s="2">
-        <v>676037</v>
+        <v>108908</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E208" s="2">
-        <v>86309</v>
+        <v>1095032</v>
       </c>
       <c r="F208" s="2">
-        <v>86309</v>
+        <v>1095032</v>
       </c>
       <c r="G208" s="2">
-        <v>85495</v>
+        <v>1084701</v>
       </c>
       <c r="H208" s="2">
-        <v>84681</v>
+        <v>1074371</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E209" s="2">
-        <v>873155</v>
+        <v>124547</v>
       </c>
       <c r="F209" s="2">
-        <v>873155</v>
+        <v>124547</v>
       </c>
       <c r="G209" s="2">
-        <v>864918</v>
+        <v>123372</v>
       </c>
       <c r="H209" s="2">
-        <v>856680</v>
+        <v>122197</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E210" s="2">
-        <v>107197</v>
+        <v>1283314</v>
       </c>
       <c r="F210" s="2">
-        <v>107197</v>
+        <v>1283314</v>
       </c>
       <c r="G210" s="2">
-        <v>106185</v>
+        <v>1271208</v>
       </c>
       <c r="H210" s="2">
-        <v>105174</v>
+        <v>1259101</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E211" s="2">
-        <v>1048522</v>
+        <v>155145</v>
       </c>
       <c r="F211" s="2">
-        <v>1048522</v>
+        <v>155145</v>
       </c>
       <c r="G211" s="2">
-        <v>1038631</v>
+        <v>153681</v>
       </c>
       <c r="H211" s="2">
-        <v>1028739</v>
+        <v>152218</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E212" s="2">
-        <v>128061</v>
+        <v>168322</v>
       </c>
       <c r="F212" s="2">
-        <v>128061</v>
+        <v>168322</v>
       </c>
       <c r="G212" s="2">
-        <v>126853</v>
+        <v>166734</v>
       </c>
       <c r="H212" s="2">
-        <v>125644</v>
+        <v>165146</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E213" s="2">
-        <v>1307705</v>
+        <v>21606</v>
       </c>
       <c r="F213" s="2">
-        <v>1307705</v>
+        <v>21606</v>
       </c>
       <c r="G213" s="2">
-        <v>1295368</v>
+        <v>21402</v>
       </c>
       <c r="H213" s="2">
-        <v>1283031</v>
+        <v>21198</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E214" s="2">
-        <v>147542</v>
+        <v>215233</v>
       </c>
       <c r="F214" s="2">
-        <v>147542</v>
+        <v>215233</v>
       </c>
       <c r="G214" s="2">
-        <v>146151</v>
+        <v>213203</v>
       </c>
       <c r="H214" s="2">
-        <v>144759</v>
+        <v>211172</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E215" s="2">
-        <v>172615</v>
+        <v>230582</v>
       </c>
       <c r="F215" s="2">
-        <v>172615</v>
+        <v>230582</v>
       </c>
       <c r="G215" s="2">
-        <v>170986</v>
+        <v>228407</v>
       </c>
       <c r="H215" s="2">
-        <v>169358</v>
+        <v>226231</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E216" s="2">
-        <v>22104</v>
+        <v>333758</v>
       </c>
       <c r="F216" s="2">
-        <v>22104</v>
+        <v>333758</v>
       </c>
       <c r="G216" s="2">
-        <v>21896</v>
+        <v>330609</v>
       </c>
       <c r="H216" s="2">
-        <v>21687</v>
+        <v>327461</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E217" s="2">
-        <v>215233</v>
+        <v>34779</v>
       </c>
       <c r="F217" s="2">
-        <v>215233</v>
+        <v>34779</v>
       </c>
       <c r="G217" s="2">
-        <v>213203</v>
+        <v>34451</v>
       </c>
       <c r="H217" s="2">
-        <v>211172</v>
+        <v>34122</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E218" s="2">
-        <v>239043</v>
+        <v>44779</v>
       </c>
       <c r="F218" s="2">
-        <v>239043</v>
+        <v>44779</v>
       </c>
       <c r="G218" s="2">
-        <v>236788</v>
+        <v>44356</v>
       </c>
       <c r="H218" s="2">
-        <v>234532</v>
+        <v>43934</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E219" s="2">
-        <v>319103</v>
+        <v>413427</v>
       </c>
       <c r="F219" s="2">
-        <v>319103</v>
+        <v>413427</v>
       </c>
       <c r="G219" s="2">
-        <v>316093</v>
+        <v>409526</v>
       </c>
       <c r="H219" s="2">
-        <v>313083</v>
+        <v>405626</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E220" s="2">
-        <v>34205</v>
+        <v>486250</v>
       </c>
       <c r="F220" s="2">
-        <v>34205</v>
+        <v>486250</v>
       </c>
       <c r="G220" s="2">
-        <v>33882</v>
+        <v>481662</v>
       </c>
       <c r="H220" s="2">
-        <v>33560</v>
+        <v>477075</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E221" s="2">
-        <v>42907</v>
+        <v>55840</v>
       </c>
       <c r="F221" s="2">
-        <v>42907</v>
+        <v>55840</v>
       </c>
       <c r="G221" s="2">
-        <v>42502</v>
+        <v>55313</v>
       </c>
       <c r="H221" s="2">
-        <v>42097</v>
+        <v>54786</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E222" s="2">
-        <v>413427</v>
+        <v>630772</v>
       </c>
       <c r="F222" s="2">
-        <v>413427</v>
+        <v>630772</v>
       </c>
       <c r="G222" s="2">
-        <v>409526</v>
+        <v>624821</v>
       </c>
       <c r="H222" s="2">
-        <v>405626</v>
+        <v>618871</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E223" s="2">
-        <v>533856</v>
+        <v>85487</v>
       </c>
       <c r="F223" s="2">
-        <v>533856</v>
+        <v>85487</v>
       </c>
       <c r="G223" s="2">
-        <v>528820</v>
+        <v>84680</v>
       </c>
       <c r="H223" s="2">
-        <v>523784</v>
+        <v>83874</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E224" s="2">
-        <v>56003</v>
+        <v>89262</v>
       </c>
       <c r="F224" s="2">
-        <v>56003</v>
+        <v>89262</v>
       </c>
       <c r="G224" s="2">
-        <v>55475</v>
+        <v>88419</v>
       </c>
       <c r="H224" s="2">
-        <v>54946</v>
+        <v>87577</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E225" s="2">
-        <v>646578</v>
+        <v>110483</v>
       </c>
       <c r="F225" s="2">
-        <v>646578</v>
+        <v>110483</v>
       </c>
       <c r="G225" s="2">
-        <v>640478</v>
+        <v>109440</v>
       </c>
       <c r="H225" s="2">
-        <v>634378</v>
+        <v>108398</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E226" s="2">
-        <v>85403</v>
+        <v>133903</v>
       </c>
       <c r="F226" s="2">
-        <v>85403</v>
+        <v>133903</v>
       </c>
       <c r="G226" s="2">
-        <v>84597</v>
+        <v>132640</v>
       </c>
       <c r="H226" s="2">
-        <v>83792</v>
+        <v>131377</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E227" s="2">
-        <v>85535</v>
+        <v>16909</v>
       </c>
       <c r="F227" s="2">
-        <v>85535</v>
+        <v>16909</v>
       </c>
       <c r="G227" s="2">
-        <v>84728</v>
+        <v>16750</v>
       </c>
       <c r="H227" s="2">
-        <v>83921</v>
+        <v>16590</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E228" s="2">
-        <v>106747</v>
+        <v>162119</v>
       </c>
       <c r="F228" s="2">
-        <v>106747</v>
+        <v>162119</v>
       </c>
       <c r="G228" s="2">
-        <v>105740</v>
+        <v>160589</v>
       </c>
       <c r="H228" s="2">
-        <v>104733</v>
+        <v>159060</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E229" s="2">
-        <v>128311</v>
+        <v>22260</v>
       </c>
       <c r="F229" s="2">
-        <v>128311</v>
+        <v>22260</v>
       </c>
       <c r="G229" s="2">
-        <v>127100</v>
+        <v>22050</v>
       </c>
       <c r="H229" s="2">
-        <v>125890</v>
+        <v>21840</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E230" s="2">
-        <v>17123</v>
+        <v>215749</v>
       </c>
       <c r="F230" s="2">
-        <v>17123</v>
+        <v>215749</v>
       </c>
       <c r="G230" s="2">
-        <v>16962</v>
+        <v>213714</v>
       </c>
       <c r="H230" s="2">
-        <v>16800</v>
+        <v>211678</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>57</v>
+        <v>474</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E231" s="2">
-        <v>159275</v>
+        <v>402601</v>
       </c>
       <c r="F231" s="2">
-        <v>159275</v>
+        <v>402601</v>
       </c>
       <c r="G231" s="2">
-        <v>157772</v>
+        <v>398803</v>
       </c>
       <c r="H231" s="2">
-        <v>156269</v>
+        <v>395004</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>57</v>
+        <v>474</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E232" s="2">
-        <v>21330</v>
+        <v>63825</v>
       </c>
       <c r="F232" s="2">
-        <v>21330</v>
+        <v>63825</v>
       </c>
       <c r="G232" s="2">
-        <v>21129</v>
+        <v>63223</v>
       </c>
       <c r="H232" s="2">
-        <v>20928</v>
+        <v>62620</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>57</v>
+        <v>474</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E233" s="2">
-        <v>213835</v>
+        <v>619233</v>
       </c>
       <c r="F233" s="2">
-        <v>213835</v>
+        <v>619233</v>
       </c>
       <c r="G233" s="2">
-        <v>211818</v>
+        <v>613391</v>
       </c>
       <c r="H233" s="2">
-        <v>209800</v>
+        <v>607549</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E234" s="2">
-        <v>483519</v>
+        <v>12616</v>
       </c>
       <c r="F234" s="2">
-        <v>483519</v>
+        <v>12616</v>
       </c>
       <c r="G234" s="2">
-        <v>478958</v>
+        <v>12497</v>
       </c>
       <c r="H234" s="2">
-        <v>474396</v>
+        <v>12378</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E235" s="2">
-        <v>80189</v>
+        <v>1304357</v>
       </c>
       <c r="F235" s="2">
-        <v>80189</v>
+        <v>1304357</v>
       </c>
       <c r="G235" s="2">
-        <v>79433</v>
+        <v>1292051</v>
       </c>
       <c r="H235" s="2">
-        <v>78676</v>
+        <v>1279746</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E236" s="2">
-        <v>667599</v>
+        <v>4720051</v>
       </c>
       <c r="F236" s="2">
-        <v>667599</v>
+        <v>4720051</v>
       </c>
       <c r="G236" s="2">
-        <v>661301</v>
+        <v>4675522</v>
       </c>
       <c r="H236" s="2">
-        <v>655002</v>
+        <v>4630993</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E237" s="2">
-        <v>16642</v>
+        <v>1992022</v>
       </c>
       <c r="F237" s="2">
-        <v>16642</v>
+        <v>1992022</v>
       </c>
       <c r="G237" s="2">
-        <v>16485</v>
+        <v>1973229</v>
       </c>
       <c r="H237" s="2">
-        <v>16328</v>
+        <v>1954437</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E238" s="2">
-        <v>1335399</v>
+        <v>237467</v>
       </c>
       <c r="F238" s="2">
-        <v>1335399</v>
+        <v>237467</v>
       </c>
       <c r="G238" s="2">
-        <v>1322801</v>
+        <v>235226</v>
       </c>
       <c r="H238" s="2">
-        <v>1310202</v>
+        <v>232986</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E239" s="2">
-        <v>2360025</v>
+        <v>107798</v>
       </c>
       <c r="F239" s="2">
-        <v>2360025</v>
+        <v>107798</v>
       </c>
       <c r="G239" s="2">
-        <v>2337761</v>
+        <v>106781</v>
       </c>
       <c r="H239" s="2">
-        <v>2315497</v>
+        <v>105764</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E240" s="2">
-        <v>3540037</v>
+        <v>12778</v>
       </c>
       <c r="F240" s="2">
-        <v>3540037</v>
+        <v>12778</v>
       </c>
       <c r="G240" s="2">
-        <v>3506641</v>
+        <v>12658</v>
       </c>
       <c r="H240" s="2">
-        <v>3473244</v>
+        <v>12537</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E241" s="2">
-        <v>4720051</v>
+        <v>11820</v>
       </c>
       <c r="F241" s="2">
-        <v>4720051</v>
+        <v>11820</v>
       </c>
       <c r="G241" s="2">
-        <v>4675522</v>
+        <v>11709</v>
       </c>
       <c r="H241" s="2">
-        <v>4630993</v>
+        <v>11597</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E242" s="2">
-        <v>1898807</v>
+        <v>119212</v>
       </c>
       <c r="F242" s="2">
-        <v>1898807</v>
+        <v>119212</v>
       </c>
       <c r="G242" s="2">
-        <v>1880893</v>
+        <v>118087</v>
       </c>
       <c r="H242" s="2">
-        <v>1862980</v>
+        <v>116963</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E243" s="2">
-        <v>249683</v>
+        <v>223714</v>
       </c>
       <c r="F243" s="2">
-        <v>249683</v>
+        <v>223714</v>
       </c>
       <c r="G243" s="2">
-        <v>247328</v>
+        <v>221604</v>
       </c>
       <c r="H243" s="2">
-        <v>244972</v>
+        <v>219493</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E244" s="2">
-        <v>105057</v>
+        <v>241741</v>
       </c>
       <c r="F244" s="2">
-        <v>105057</v>
+        <v>241741</v>
       </c>
       <c r="G244" s="2">
-        <v>104066</v>
+        <v>239461</v>
       </c>
       <c r="H244" s="2">
-        <v>103074</v>
+        <v>237180</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E245" s="2">
-        <v>12778</v>
+        <v>35639</v>
       </c>
       <c r="F245" s="2">
-        <v>12778</v>
+        <v>35639</v>
       </c>
       <c r="G245" s="2">
-        <v>12658</v>
+        <v>35303</v>
       </c>
       <c r="H245" s="2">
-        <v>12537</v>
+        <v>34967</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E246" s="2">
-        <v>11612</v>
+        <v>38913</v>
       </c>
       <c r="F246" s="2">
-        <v>11612</v>
+        <v>38913</v>
       </c>
       <c r="G246" s="2">
-        <v>11503</v>
+        <v>38546</v>
       </c>
       <c r="H246" s="2">
-        <v>11393</v>
+        <v>38178</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E247" s="2">
-        <v>119212</v>
+        <v>595239</v>
       </c>
       <c r="F247" s="2">
-        <v>119212</v>
+        <v>595239</v>
       </c>
       <c r="G247" s="2">
-        <v>118087</v>
+        <v>589623</v>
       </c>
       <c r="H247" s="2">
-        <v>116963</v>
+        <v>584008</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E248" s="2">
-        <v>223714</v>
+        <v>565175</v>
       </c>
       <c r="F248" s="2">
-        <v>223714</v>
+        <v>565175</v>
       </c>
       <c r="G248" s="2">
-        <v>221604</v>
+        <v>559843</v>
       </c>
       <c r="H248" s="2">
-        <v>219493</v>
+        <v>554511</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E249" s="2">
-        <v>241741</v>
+        <v>59754</v>
       </c>
       <c r="F249" s="2">
-        <v>241741</v>
+        <v>59754</v>
       </c>
       <c r="G249" s="2">
-        <v>239461</v>
+        <v>59191</v>
       </c>
       <c r="H249" s="2">
-        <v>237180</v>
+        <v>58627</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E250" s="2">
-        <v>36679</v>
+        <v>55253</v>
       </c>
       <c r="F250" s="2">
-        <v>36679</v>
+        <v>55253</v>
       </c>
       <c r="G250" s="2">
-        <v>36333</v>
+        <v>54731</v>
       </c>
       <c r="H250" s="2">
-        <v>35987</v>
+        <v>54210</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E251" s="2">
-        <v>38913</v>
+        <v>236017</v>
       </c>
       <c r="F251" s="2">
-        <v>38913</v>
+        <v>236017</v>
       </c>
       <c r="G251" s="2">
-        <v>38546</v>
+        <v>233791</v>
       </c>
       <c r="H251" s="2">
-        <v>38178</v>
+        <v>231564</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E252" s="2">
-        <v>595239</v>
+        <v>452859</v>
       </c>
       <c r="F252" s="2">
-        <v>595239</v>
+        <v>452859</v>
       </c>
       <c r="G252" s="2">
-        <v>589623</v>
+        <v>448586</v>
       </c>
       <c r="H252" s="2">
-        <v>584008</v>
+        <v>444314</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E253" s="2">
-        <v>565175</v>
+        <v>5199</v>
       </c>
       <c r="F253" s="2">
-        <v>565175</v>
+        <v>5199</v>
       </c>
       <c r="G253" s="2">
-        <v>559843</v>
+        <v>5150</v>
       </c>
       <c r="H253" s="2">
-        <v>554511</v>
+        <v>5101</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E254" s="2">
-        <v>59570</v>
+        <v>44366</v>
       </c>
       <c r="F254" s="2">
-        <v>59570</v>
+        <v>44366</v>
       </c>
       <c r="G254" s="2">
-        <v>59008</v>
+        <v>43948</v>
       </c>
       <c r="H254" s="2">
-        <v>58446</v>
+        <v>43529</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E255" s="2">
-        <v>52621</v>
+        <v>75499</v>
       </c>
       <c r="F255" s="2">
-        <v>52621</v>
+        <v>75499</v>
       </c>
       <c r="G255" s="2">
-        <v>52124</v>
+        <v>74786</v>
       </c>
       <c r="H255" s="2">
-        <v>51628</v>
+        <v>74074</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E256" s="2">
-        <v>228017</v>
+        <v>754747</v>
       </c>
       <c r="F256" s="2">
-        <v>228017</v>
+        <v>754747</v>
       </c>
       <c r="G256" s="2">
-        <v>225866</v>
+        <v>747626</v>
       </c>
       <c r="H256" s="2">
-        <v>223714</v>
+        <v>740506</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E257" s="2">
-        <v>462603</v>
+        <v>102857</v>
       </c>
       <c r="F257" s="2">
-        <v>462603</v>
+        <v>102857</v>
       </c>
       <c r="G257" s="2">
-        <v>458239</v>
+        <v>101887</v>
       </c>
       <c r="H257" s="2">
-        <v>453875</v>
+        <v>100916</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E258" s="2">
-        <v>5199</v>
+        <v>14851</v>
       </c>
       <c r="F258" s="2">
-        <v>5199</v>
+        <v>14851</v>
       </c>
       <c r="G258" s="2">
-        <v>5150</v>
+        <v>14711</v>
       </c>
       <c r="H258" s="2">
-        <v>5101</v>
+        <v>14570</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E259" s="2">
-        <v>45337</v>
+        <v>157238</v>
       </c>
       <c r="F259" s="2">
-        <v>45337</v>
+        <v>157238</v>
       </c>
       <c r="G259" s="2">
-        <v>44910</v>
+        <v>155755</v>
       </c>
       <c r="H259" s="2">
-        <v>44482</v>
+        <v>154272</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E260" s="2">
-        <v>74259</v>
+        <v>1360071</v>
       </c>
       <c r="F260" s="2">
-        <v>74259</v>
+        <v>1360071</v>
       </c>
       <c r="G260" s="2">
-        <v>73559</v>
+        <v>1347240</v>
       </c>
       <c r="H260" s="2">
-        <v>72858</v>
+        <v>1334409</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E261" s="2">
-        <v>746293</v>
+        <v>360745</v>
       </c>
       <c r="F261" s="2">
-        <v>746293</v>
+        <v>360745</v>
       </c>
       <c r="G261" s="2">
-        <v>739253</v>
+        <v>357341</v>
       </c>
       <c r="H261" s="2">
-        <v>732212</v>
+        <v>353938</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E262" s="2">
-        <v>104516</v>
+        <v>721463</v>
       </c>
       <c r="F262" s="2">
-        <v>104516</v>
+        <v>721463</v>
       </c>
       <c r="G262" s="2">
-        <v>103530</v>
+        <v>714656</v>
       </c>
       <c r="H262" s="2">
-        <v>102544</v>
+        <v>707850</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E263" s="2">
-        <v>14851</v>
+        <v>72170</v>
       </c>
       <c r="F263" s="2">
-        <v>14851</v>
+        <v>72170</v>
       </c>
       <c r="G263" s="2">
-        <v>14711</v>
+        <v>71489</v>
       </c>
       <c r="H263" s="2">
-        <v>14570</v>
+        <v>70808</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E264" s="2">
-        <v>148637</v>
+        <v>14787</v>
       </c>
       <c r="F264" s="2">
-        <v>148637</v>
+        <v>14787</v>
       </c>
       <c r="G264" s="2">
-        <v>147235</v>
+        <v>14648</v>
       </c>
       <c r="H264" s="2">
-        <v>145833</v>
+        <v>14508</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E265" s="2">
-        <v>1531557</v>
+        <v>152673</v>
       </c>
       <c r="F265" s="2">
-        <v>1531557</v>
+        <v>152673</v>
       </c>
       <c r="G265" s="2">
-        <v>1517108</v>
+        <v>151233</v>
       </c>
       <c r="H265" s="2">
-        <v>1502660</v>
+        <v>149792</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E266" s="2">
-        <v>365486</v>
+        <v>37293</v>
       </c>
       <c r="F266" s="2">
-        <v>365486</v>
+        <v>37293</v>
       </c>
       <c r="G266" s="2">
-        <v>362038</v>
+        <v>36941</v>
       </c>
       <c r="H266" s="2">
-        <v>358590</v>
+        <v>36589</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E267" s="2">
-        <v>721463</v>
+        <v>199060</v>
       </c>
       <c r="F267" s="2">
-        <v>721463</v>
+        <v>199060</v>
       </c>
       <c r="G267" s="2">
-        <v>714656</v>
+        <v>197182</v>
       </c>
       <c r="H267" s="2">
-        <v>707850</v>
+        <v>195304</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E268" s="2">
-        <v>72170</v>
+        <v>62974</v>
       </c>
       <c r="F268" s="2">
-        <v>72170</v>
+        <v>62974</v>
       </c>
       <c r="G268" s="2">
-        <v>71489</v>
+        <v>62379</v>
       </c>
       <c r="H268" s="2">
-        <v>70808</v>
+        <v>61785</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E269" s="2">
-        <v>1410062</v>
+        <v>16928</v>
       </c>
       <c r="F269" s="2">
-        <v>1410062</v>
+        <v>16928</v>
       </c>
       <c r="G269" s="2">
-        <v>1396759</v>
+        <v>16769</v>
       </c>
       <c r="H269" s="2">
-        <v>1383457</v>
+        <v>16609</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E270" s="2">
-        <v>14666</v>
+        <v>15889</v>
       </c>
       <c r="F270" s="2">
-        <v>14666</v>
+        <v>15889</v>
       </c>
       <c r="G270" s="2">
-        <v>14528</v>
+        <v>15740</v>
       </c>
       <c r="H270" s="2">
-        <v>14389</v>
+        <v>15590</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E271" s="2">
-        <v>152673</v>
+        <v>157543</v>
       </c>
       <c r="F271" s="2">
-        <v>152673</v>
+        <v>157543</v>
       </c>
       <c r="G271" s="2">
-        <v>151233</v>
+        <v>156056</v>
       </c>
       <c r="H271" s="2">
-        <v>149792</v>
+        <v>154570</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E272" s="2">
-        <v>37293</v>
+        <v>1584175</v>
       </c>
       <c r="F272" s="2">
-        <v>37293</v>
+        <v>1584175</v>
       </c>
       <c r="G272" s="2">
-        <v>36941</v>
+        <v>1569230</v>
       </c>
       <c r="H272" s="2">
-        <v>36589</v>
+        <v>1554285</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E273" s="2">
-        <v>202079</v>
+        <v>325950</v>
       </c>
       <c r="F273" s="2">
-        <v>202079</v>
+        <v>325950</v>
       </c>
       <c r="G273" s="2">
-        <v>200173</v>
+        <v>322875</v>
       </c>
       <c r="H273" s="2">
-        <v>198267</v>
+        <v>319800</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E274" s="2">
-        <v>73193</v>
+        <v>6450</v>
       </c>
       <c r="F274" s="2">
-        <v>73193</v>
+        <v>6450</v>
       </c>
       <c r="G274" s="2">
-        <v>72503</v>
+        <v>6389</v>
       </c>
       <c r="H274" s="2">
-        <v>71812</v>
+        <v>6328</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E275" s="2">
-        <v>16928</v>
+        <v>791592</v>
       </c>
       <c r="F275" s="2">
-        <v>16928</v>
+        <v>791592</v>
       </c>
       <c r="G275" s="2">
-        <v>16769</v>
+        <v>784124</v>
       </c>
       <c r="H275" s="2">
-        <v>16609</v>
+        <v>776656</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E276" s="2">
-        <v>15889</v>
+        <v>78292</v>
       </c>
       <c r="F276" s="2">
-        <v>15889</v>
+        <v>78292</v>
       </c>
       <c r="G276" s="2">
-        <v>15740</v>
+        <v>77553</v>
       </c>
       <c r="H276" s="2">
-        <v>15590</v>
+        <v>76814</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E277" s="2">
-        <v>157543</v>
+        <v>12504</v>
       </c>
       <c r="F277" s="2">
-        <v>157543</v>
+        <v>12504</v>
       </c>
       <c r="G277" s="2">
-        <v>156056</v>
+        <v>12386</v>
       </c>
       <c r="H277" s="2">
-        <v>154570</v>
+        <v>12268</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E278" s="2">
-        <v>1584175</v>
+        <v>124958</v>
       </c>
       <c r="F278" s="2">
-        <v>1584175</v>
+        <v>124958</v>
       </c>
       <c r="G278" s="2">
-        <v>1569230</v>
+        <v>123779</v>
       </c>
       <c r="H278" s="2">
-        <v>1554285</v>
+        <v>122600</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E279" s="2">
-        <v>325950</v>
+        <v>249889</v>
       </c>
       <c r="F279" s="2">
-        <v>325950</v>
+        <v>249889</v>
       </c>
       <c r="G279" s="2">
-        <v>322875</v>
+        <v>247531</v>
       </c>
       <c r="H279" s="2">
-        <v>319800</v>
+        <v>245174</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E280" s="2">
-        <v>6450</v>
+        <v>37506</v>
       </c>
       <c r="F280" s="2">
-        <v>6450</v>
+        <v>37506</v>
       </c>
       <c r="G280" s="2">
-        <v>6389</v>
+        <v>37152</v>
       </c>
       <c r="H280" s="2">
-        <v>6328</v>
+        <v>36798</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E281" s="2">
-        <v>791592</v>
+        <v>377601</v>
       </c>
       <c r="F281" s="2">
-        <v>791592</v>
+        <v>377601</v>
       </c>
       <c r="G281" s="2">
-        <v>784124</v>
+        <v>374038</v>
       </c>
       <c r="H281" s="2">
-        <v>776656</v>
+        <v>370476</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E282" s="2">
-        <v>78292</v>
+        <v>496057</v>
       </c>
       <c r="F282" s="2">
-        <v>78292</v>
+        <v>496057</v>
       </c>
       <c r="G282" s="2">
-        <v>77553</v>
+        <v>491377</v>
       </c>
       <c r="H282" s="2">
-        <v>76814</v>
+        <v>486697</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>583</v>
+        <v>571</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E283" s="2">
-        <v>12504</v>
+        <v>74441</v>
       </c>
       <c r="F283" s="2">
-        <v>12504</v>
+        <v>74441</v>
       </c>
       <c r="G283" s="2">
-        <v>12386</v>
+        <v>73738</v>
       </c>
       <c r="H283" s="2">
-        <v>12268</v>
+        <v>73036</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>583</v>
+        <v>571</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E284" s="2">
-        <v>124958</v>
+        <v>100694</v>
       </c>
       <c r="F284" s="2">
-        <v>124958</v>
+        <v>100694</v>
       </c>
       <c r="G284" s="2">
-        <v>123779</v>
+        <v>99744</v>
       </c>
       <c r="H284" s="2">
-        <v>122600</v>
+        <v>98794</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>587</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>583</v>
+        <v>268</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E285" s="2">
-        <v>249889</v>
+        <v>84848</v>
       </c>
       <c r="F285" s="2">
-        <v>249889</v>
+        <v>84848</v>
       </c>
       <c r="G285" s="2">
-        <v>247531</v>
+        <v>84047</v>
       </c>
       <c r="H285" s="2">
-        <v>245174</v>
+        <v>83247</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>583</v>
+        <v>243</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E286" s="2">
-        <v>37506</v>
+        <v>51410</v>
       </c>
       <c r="F286" s="2">
-        <v>37506</v>
+        <v>51410</v>
       </c>
       <c r="G286" s="2">
-        <v>37152</v>
+        <v>50925</v>
       </c>
       <c r="H286" s="2">
-        <v>36798</v>
+        <v>50440</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>583</v>
+        <v>268</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>592</v>
       </c>
       <c r="E287" s="2">
-        <v>372085</v>
+        <v>74248</v>
       </c>
       <c r="F287" s="2">
-        <v>372085</v>
+        <v>74248</v>
       </c>
       <c r="G287" s="2">
-        <v>368575</v>
+        <v>73547</v>
       </c>
       <c r="H287" s="2">
-        <v>365065</v>
+        <v>72847</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>583</v>
+        <v>268</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>594</v>
       </c>
       <c r="E288" s="2">
-        <v>477242</v>
+        <v>63648</v>
       </c>
       <c r="F288" s="2">
-        <v>477242</v>
+        <v>63648</v>
       </c>
       <c r="G288" s="2">
-        <v>472739</v>
+        <v>63047</v>
       </c>
       <c r="H288" s="2">
-        <v>468237</v>
+        <v>62447</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>583</v>
+        <v>268</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E289" s="2">
-        <v>74440</v>
+        <v>53048</v>
       </c>
       <c r="F289" s="2">
-        <v>74440</v>
+        <v>53048</v>
       </c>
       <c r="G289" s="2">
-        <v>73737</v>
+        <v>52547</v>
       </c>
       <c r="H289" s="2">
-        <v>73035</v>
+        <v>52047</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>583</v>
+        <v>268</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E290" s="2">
-        <v>99243</v>
+        <v>42448</v>
       </c>
       <c r="F290" s="2">
-        <v>99243</v>
+        <v>42448</v>
       </c>
       <c r="G290" s="2">
-        <v>98306</v>
+        <v>42047</v>
       </c>
       <c r="H290" s="2">
-        <v>97370</v>
+        <v>41647</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E291" s="2">
-        <v>84848</v>
+        <v>32541</v>
       </c>
       <c r="F291" s="2">
-        <v>84848</v>
+        <v>32541</v>
       </c>
       <c r="G291" s="2">
-        <v>84047</v>
+        <v>32234</v>
       </c>
       <c r="H291" s="2">
-        <v>83247</v>
+        <v>31927</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>243</v>
+        <v>57</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E292" s="2">
-        <v>46693</v>
+        <v>1487367</v>
       </c>
       <c r="F292" s="2">
-        <v>46693</v>
+        <v>1487367</v>
       </c>
       <c r="G292" s="2">
-        <v>46253</v>
+        <v>1473335</v>
       </c>
       <c r="H292" s="2">
-        <v>45812</v>
+        <v>1459303</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E293" s="2">
-        <v>74248</v>
+        <v>21359</v>
       </c>
       <c r="F293" s="2">
-        <v>74248</v>
+        <v>21359</v>
       </c>
       <c r="G293" s="2">
-        <v>73547</v>
+        <v>21158</v>
       </c>
       <c r="H293" s="2">
-        <v>72847</v>
+        <v>20956</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E294" s="2">
-        <v>63648</v>
+        <v>1621680</v>
       </c>
       <c r="F294" s="2">
-        <v>63648</v>
+        <v>1621680</v>
       </c>
       <c r="G294" s="2">
-        <v>63047</v>
+        <v>1606381</v>
       </c>
       <c r="H294" s="2">
-        <v>62447</v>
+        <v>1591082</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E295" s="2">
-        <v>53005</v>
+        <v>1785040</v>
       </c>
       <c r="F295" s="2">
-        <v>53005</v>
+        <v>1785040</v>
       </c>
       <c r="G295" s="2">
-        <v>52505</v>
+        <v>1768200</v>
       </c>
       <c r="H295" s="2">
-        <v>52005</v>
+        <v>1751360</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E296" s="2">
-        <v>42448</v>
+        <v>106159</v>
       </c>
       <c r="F296" s="2">
-        <v>42448</v>
+        <v>106159</v>
       </c>
       <c r="G296" s="2">
-        <v>42047</v>
+        <v>105158</v>
       </c>
       <c r="H296" s="2">
-        <v>41647</v>
+        <v>104156</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E297" s="2">
-        <v>31800</v>
+        <v>10759</v>
       </c>
       <c r="F297" s="2">
-        <v>31800</v>
+        <v>10759</v>
       </c>
       <c r="G297" s="2">
-        <v>31500</v>
+        <v>10658</v>
       </c>
       <c r="H297" s="2">
-        <v>31200</v>
+        <v>10556</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>57</v>
+        <v>268</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E298" s="2">
-        <v>1488267</v>
+        <v>1198</v>
       </c>
       <c r="F298" s="2">
-        <v>1488267</v>
+        <v>1198</v>
       </c>
       <c r="G298" s="2">
-        <v>1474226</v>
+        <v>1187</v>
       </c>
       <c r="H298" s="2">
-        <v>1460186</v>
+        <v>1175</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>270</v>
+        <v>616</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E299" s="2">
-        <v>21200</v>
+        <v>11358</v>
       </c>
       <c r="F299" s="2">
-        <v>21200</v>
+        <v>11358</v>
       </c>
       <c r="G299" s="2">
-        <v>21000</v>
+        <v>11251</v>
       </c>
       <c r="H299" s="2">
-        <v>20800</v>
+        <v>11144</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>57</v>
+        <v>616</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E300" s="2">
-        <v>1620374</v>
+        <v>106954</v>
       </c>
       <c r="F300" s="2">
-        <v>1620374</v>
+        <v>106954</v>
       </c>
       <c r="G300" s="2">
-        <v>1605088</v>
+        <v>105945</v>
       </c>
       <c r="H300" s="2">
-        <v>1589801</v>
+        <v>104936</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>57</v>
+        <v>616</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E301" s="2">
-        <v>1785040</v>
+        <v>22234</v>
       </c>
       <c r="F301" s="2">
-        <v>1785040</v>
+        <v>22234</v>
       </c>
       <c r="G301" s="2">
-        <v>1768200</v>
+        <v>22024</v>
       </c>
       <c r="H301" s="2">
-        <v>1751360</v>
+        <v>21814</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>270</v>
+        <v>616</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E302" s="2">
-        <v>106159</v>
+        <v>32754</v>
       </c>
       <c r="F302" s="2">
-        <v>106159</v>
+        <v>32754</v>
       </c>
       <c r="G302" s="2">
-        <v>105158</v>
+        <v>32445</v>
       </c>
       <c r="H302" s="2">
-        <v>104156</v>
+        <v>32136</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>270</v>
+        <v>616</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E303" s="2">
-        <v>10600</v>
+        <v>43184</v>
       </c>
       <c r="F303" s="2">
-        <v>10600</v>
+        <v>43184</v>
       </c>
       <c r="G303" s="2">
-        <v>10500</v>
+        <v>42777</v>
       </c>
       <c r="H303" s="2">
-        <v>10400</v>
+        <v>42370</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>270</v>
+        <v>616</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E304" s="2">
-        <v>1198</v>
+        <v>53954</v>
       </c>
       <c r="F304" s="2">
-        <v>1198</v>
+        <v>53954</v>
       </c>
       <c r="G304" s="2">
-        <v>1187</v>
+        <v>53445</v>
       </c>
       <c r="H304" s="2">
-        <v>1175</v>
+        <v>52936</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E305" s="2">
-        <v>11003</v>
+        <v>63600</v>
       </c>
       <c r="F305" s="2">
-        <v>11003</v>
+        <v>63600</v>
       </c>
       <c r="G305" s="2">
-        <v>10899</v>
+        <v>63000</v>
       </c>
       <c r="H305" s="2">
-        <v>10795</v>
+        <v>62400</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E306" s="2">
-        <v>106424</v>
+        <v>75234</v>
       </c>
       <c r="F306" s="2">
-        <v>106424</v>
+        <v>75234</v>
       </c>
       <c r="G306" s="2">
-        <v>105420</v>
+        <v>74524</v>
       </c>
       <c r="H306" s="2">
-        <v>104416</v>
+        <v>73814</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E307" s="2">
-        <v>22234</v>
+        <v>85579</v>
       </c>
       <c r="F307" s="2">
-        <v>22234</v>
+        <v>85579</v>
       </c>
       <c r="G307" s="2">
-        <v>22024</v>
+        <v>84772</v>
       </c>
       <c r="H307" s="2">
-        <v>21814</v>
+        <v>83964</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E308" s="2">
-        <v>32457</v>
+        <v>95835</v>
       </c>
       <c r="F308" s="2">
-        <v>32457</v>
+        <v>95835</v>
       </c>
       <c r="G308" s="2">
-        <v>32151</v>
+        <v>94931</v>
       </c>
       <c r="H308" s="2">
-        <v>31845</v>
+        <v>94026</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E309" s="2">
-        <v>43184</v>
+        <v>11183</v>
       </c>
       <c r="F309" s="2">
-        <v>43184</v>
+        <v>11183</v>
       </c>
       <c r="G309" s="2">
-        <v>42777</v>
+        <v>11078</v>
       </c>
       <c r="H309" s="2">
-        <v>42370</v>
+        <v>10972</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E310" s="2">
-        <v>53657</v>
+        <v>106663</v>
       </c>
       <c r="F310" s="2">
-        <v>53657</v>
+        <v>106663</v>
       </c>
       <c r="G310" s="2">
-        <v>53151</v>
+        <v>105656</v>
       </c>
       <c r="H310" s="2">
-        <v>52645</v>
+        <v>104650</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>628</v>
+        <v>57</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E311" s="2">
-        <v>63600</v>
+        <v>1139762</v>
       </c>
       <c r="F311" s="2">
-        <v>63600</v>
+        <v>1139762</v>
       </c>
       <c r="G311" s="2">
-        <v>63000</v>
+        <v>1129009</v>
       </c>
       <c r="H311" s="2">
-        <v>62400</v>
+        <v>1118257</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E312" s="2">
-        <v>74624</v>
+        <v>21783</v>
       </c>
       <c r="F312" s="2">
-        <v>74624</v>
+        <v>21783</v>
       </c>
       <c r="G312" s="2">
-        <v>73920</v>
+        <v>21578</v>
       </c>
       <c r="H312" s="2">
-        <v>73216</v>
+        <v>21372</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>628</v>
+        <v>57</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E313" s="2">
-        <v>85224</v>
+        <v>1375287</v>
       </c>
       <c r="F313" s="2">
-        <v>85224</v>
+        <v>1375287</v>
       </c>
       <c r="G313" s="2">
-        <v>84420</v>
+        <v>1362313</v>
       </c>
       <c r="H313" s="2">
-        <v>83616</v>
+        <v>1349339</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>628</v>
+        <v>57</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E314" s="2">
-        <v>95835</v>
+        <v>891530</v>
       </c>
       <c r="F314" s="2">
-        <v>95835</v>
+        <v>891530</v>
       </c>
       <c r="G314" s="2">
-        <v>94931</v>
+        <v>883119</v>
       </c>
       <c r="H314" s="2">
-        <v>94026</v>
+        <v>874709</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E315" s="2">
-        <v>11183</v>
+        <v>990098</v>
       </c>
       <c r="F315" s="2">
-        <v>11183</v>
+        <v>990098</v>
       </c>
       <c r="G315" s="2">
-        <v>11078</v>
+        <v>980758</v>
       </c>
       <c r="H315" s="2">
-        <v>10972</v>
+        <v>971417</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E316" s="2">
-        <v>106663</v>
+        <v>32383</v>
       </c>
       <c r="F316" s="2">
-        <v>106663</v>
+        <v>32383</v>
       </c>
       <c r="G316" s="2">
-        <v>105656</v>
+        <v>32078</v>
       </c>
       <c r="H316" s="2">
-        <v>104650</v>
+        <v>31772</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>653</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E317" s="2">
-        <v>1139762</v>
+        <v>757246</v>
       </c>
       <c r="F317" s="2">
-        <v>1139762</v>
+        <v>757246</v>
       </c>
       <c r="G317" s="2">
-        <v>1129009</v>
+        <v>750102</v>
       </c>
       <c r="H317" s="2">
-        <v>1118257</v>
+        <v>742958</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E318" s="2">
-        <v>21783</v>
+        <v>42983</v>
       </c>
       <c r="F318" s="2">
-        <v>21783</v>
+        <v>42983</v>
       </c>
       <c r="G318" s="2">
-        <v>21578</v>
+        <v>42578</v>
       </c>
       <c r="H318" s="2">
-        <v>21372</v>
+        <v>42172</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>657</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>57</v>
+        <v>637</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E319" s="2">
-        <v>1377657</v>
+        <v>53583</v>
       </c>
       <c r="F319" s="2">
-        <v>1377657</v>
+        <v>53583</v>
       </c>
       <c r="G319" s="2">
-        <v>1364660</v>
+        <v>53078</v>
       </c>
       <c r="H319" s="2">
-        <v>1351663</v>
+        <v>52572</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>659</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>57</v>
+        <v>637</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E320" s="2">
-        <v>892619</v>
+        <v>64183</v>
       </c>
       <c r="F320" s="2">
-        <v>892619</v>
+        <v>64183</v>
       </c>
       <c r="G320" s="2">
-        <v>884198</v>
+        <v>63578</v>
       </c>
       <c r="H320" s="2">
-        <v>875777</v>
+        <v>62972</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>661</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>57</v>
+        <v>637</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E321" s="2">
-        <v>990098</v>
+        <v>74783</v>
       </c>
       <c r="F321" s="2">
-        <v>990098</v>
+        <v>74783</v>
       </c>
       <c r="G321" s="2">
-        <v>980758</v>
+        <v>74078</v>
       </c>
       <c r="H321" s="2">
-        <v>971417</v>
+        <v>73372</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>663</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E322" s="2">
-        <v>32383</v>
+        <v>85383</v>
       </c>
       <c r="F322" s="2">
-        <v>32383</v>
+        <v>85383</v>
       </c>
       <c r="G322" s="2">
-        <v>32078</v>
+        <v>84578</v>
       </c>
       <c r="H322" s="2">
-        <v>31772</v>
+        <v>83772</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>665</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>57</v>
+        <v>637</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E323" s="2">
-        <v>758063</v>
+        <v>95983</v>
       </c>
       <c r="F323" s="2">
-        <v>758063</v>
+        <v>95983</v>
       </c>
       <c r="G323" s="2">
-        <v>750912</v>
+        <v>95078</v>
       </c>
       <c r="H323" s="2">
-        <v>743760</v>
+        <v>94172</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E324" s="2">
-        <v>42983</v>
+        <v>2475339</v>
       </c>
       <c r="F324" s="2">
-        <v>42983</v>
+        <v>2475339</v>
       </c>
       <c r="G324" s="2">
-        <v>42578</v>
+        <v>2451986</v>
       </c>
       <c r="H324" s="2">
-        <v>42172</v>
+        <v>2428634</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>669</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E325" s="2">
-        <v>53583</v>
+        <v>1892100</v>
       </c>
       <c r="F325" s="2">
-        <v>53583</v>
+        <v>1892100</v>
       </c>
       <c r="G325" s="2">
-        <v>53078</v>
+        <v>1874250</v>
       </c>
       <c r="H325" s="2">
-        <v>52572</v>
+        <v>1856400</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>671</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E326" s="2">
-        <v>64183</v>
+        <v>654931</v>
       </c>
       <c r="F326" s="2">
-        <v>64183</v>
+        <v>654931</v>
       </c>
       <c r="G326" s="2">
-        <v>63578</v>
+        <v>648752</v>
       </c>
       <c r="H326" s="2">
-        <v>62972</v>
+        <v>642573</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E327" s="2">
-        <v>74783</v>
+        <v>2014944</v>
       </c>
       <c r="F327" s="2">
-        <v>74783</v>
+        <v>2014944</v>
       </c>
       <c r="G327" s="2">
-        <v>74078</v>
+        <v>1995936</v>
       </c>
       <c r="H327" s="2">
-        <v>73372</v>
+        <v>1976927</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>675</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E328" s="2">
-        <v>85383</v>
+        <v>2085952</v>
       </c>
       <c r="F328" s="2">
-        <v>85383</v>
+        <v>2085952</v>
       </c>
       <c r="G328" s="2">
-        <v>84578</v>
+        <v>2066273</v>
       </c>
       <c r="H328" s="2">
-        <v>83772</v>
+        <v>2046594</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E329" s="2">
-        <v>95983</v>
+        <v>2293523</v>
       </c>
       <c r="F329" s="2">
-        <v>95983</v>
+        <v>2293523</v>
       </c>
       <c r="G329" s="2">
-        <v>95078</v>
+        <v>2271886</v>
       </c>
       <c r="H329" s="2">
-        <v>94172</v>
+        <v>2250249</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>679</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E330" s="2">
-        <v>2474385</v>
+        <v>2379768</v>
       </c>
       <c r="F330" s="2">
-        <v>2474385</v>
+        <v>2379768</v>
       </c>
       <c r="G330" s="2">
-        <v>2451041</v>
+        <v>2357317</v>
       </c>
       <c r="H330" s="2">
-        <v>2427698</v>
+        <v>2334867</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>57</v>
+        <v>268</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E331" s="2">
-        <v>1892100</v>
+        <v>1060477</v>
       </c>
       <c r="F331" s="2">
-        <v>1892100</v>
+        <v>1060477</v>
       </c>
       <c r="G331" s="2">
-        <v>1874250</v>
+        <v>1050473</v>
       </c>
       <c r="H331" s="2">
-        <v>1856400</v>
+        <v>1040468</v>
       </c>
       <c r="I331" s="1" t="s">
-        <v>12</v>
-[...143 lines deleted...]
-      <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>